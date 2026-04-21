--- v1 (2026-01-14)
+++ v2 (2026-04-21)
@@ -4,364 +4,358 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Date 2025-10-01 to 2025-12-31" sheetId="1" r:id="rId4"/>
+    <sheet name="Date 2026-01-01 to 2026-03-31" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Availability</t>
   </si>
   <si>
     <t>Downtime Maintenance (s)</t>
   </si>
   <si>
     <t>Downtime Unplanned (s)</t>
   </si>
   <si>
     <t>Average Response Time (ms)</t>
   </si>
   <si>
     <t>Errors rate</t>
   </si>
   <si>
     <t>AIS</t>
   </si>
   <si>
     <t>PIS</t>
   </si>
   <si>
     <t>COF</t>
   </si>
   <si>
     <t>OAuth2</t>
   </si>
   <si>
-    <t>01.10.2025</t>
-[...272 lines deleted...]
-    <t>31.12.2025</t>
+    <t>01.01.2026</t>
+  </si>
+  <si>
+    <t>02.01.2026</t>
+  </si>
+  <si>
+    <t>03.01.2026</t>
+  </si>
+  <si>
+    <t>04.01.2026</t>
+  </si>
+  <si>
+    <t>05.01.2026</t>
+  </si>
+  <si>
+    <t>06.01.2026</t>
+  </si>
+  <si>
+    <t>07.01.2026</t>
+  </si>
+  <si>
+    <t>08.01.2026</t>
+  </si>
+  <si>
+    <t>09.01.2026</t>
+  </si>
+  <si>
+    <t>10.01.2026</t>
+  </si>
+  <si>
+    <t>11.01.2026</t>
+  </si>
+  <si>
+    <t>12.01.2026</t>
+  </si>
+  <si>
+    <t>13.01.2026</t>
+  </si>
+  <si>
+    <t>14.01.2026</t>
+  </si>
+  <si>
+    <t>15.01.2026</t>
+  </si>
+  <si>
+    <t>16.01.2026</t>
+  </si>
+  <si>
+    <t>17.01.2026</t>
+  </si>
+  <si>
+    <t>18.01.2026</t>
+  </si>
+  <si>
+    <t>19.01.2026</t>
+  </si>
+  <si>
+    <t>20.01.2026</t>
+  </si>
+  <si>
+    <t>21.01.2026</t>
+  </si>
+  <si>
+    <t>22.01.2026</t>
+  </si>
+  <si>
+    <t>23.01.2026</t>
+  </si>
+  <si>
+    <t>24.01.2026</t>
+  </si>
+  <si>
+    <t>25.01.2026</t>
+  </si>
+  <si>
+    <t>26.01.2026</t>
+  </si>
+  <si>
+    <t>27.01.2026</t>
+  </si>
+  <si>
+    <t>28.01.2026</t>
+  </si>
+  <si>
+    <t>29.01.2026</t>
+  </si>
+  <si>
+    <t>30.01.2026</t>
+  </si>
+  <si>
+    <t>31.01.2026</t>
+  </si>
+  <si>
+    <t>01.02.2026</t>
+  </si>
+  <si>
+    <t>02.02.2026</t>
+  </si>
+  <si>
+    <t>03.02.2026</t>
+  </si>
+  <si>
+    <t>04.02.2026</t>
+  </si>
+  <si>
+    <t>05.02.2026</t>
+  </si>
+  <si>
+    <t>06.02.2026</t>
+  </si>
+  <si>
+    <t>07.02.2026</t>
+  </si>
+  <si>
+    <t>08.02.2026</t>
+  </si>
+  <si>
+    <t>09.02.2026</t>
+  </si>
+  <si>
+    <t>10.02.2026</t>
+  </si>
+  <si>
+    <t>11.02.2026</t>
+  </si>
+  <si>
+    <t>12.02.2026</t>
+  </si>
+  <si>
+    <t>13.02.2026</t>
+  </si>
+  <si>
+    <t>14.02.2026</t>
+  </si>
+  <si>
+    <t>15.02.2026</t>
+  </si>
+  <si>
+    <t>16.02.2026</t>
+  </si>
+  <si>
+    <t>17.02.2026</t>
+  </si>
+  <si>
+    <t>18.02.2026</t>
+  </si>
+  <si>
+    <t>19.02.2026</t>
+  </si>
+  <si>
+    <t>20.02.2026</t>
+  </si>
+  <si>
+    <t>21.02.2026</t>
+  </si>
+  <si>
+    <t>22.02.2026</t>
+  </si>
+  <si>
+    <t>23.02.2026</t>
+  </si>
+  <si>
+    <t>24.02.2026</t>
+  </si>
+  <si>
+    <t>25.02.2026</t>
+  </si>
+  <si>
+    <t>26.02.2026</t>
+  </si>
+  <si>
+    <t>27.02.2026</t>
+  </si>
+  <si>
+    <t>28.02.2026</t>
+  </si>
+  <si>
+    <t>01.03.2026</t>
+  </si>
+  <si>
+    <t>02.03.2026</t>
+  </si>
+  <si>
+    <t>03.03.2026</t>
+  </si>
+  <si>
+    <t>04.03.2026</t>
+  </si>
+  <si>
+    <t>05.03.2026</t>
+  </si>
+  <si>
+    <t>06.03.2026</t>
+  </si>
+  <si>
+    <t>07.03.2026</t>
+  </si>
+  <si>
+    <t>08.03.2026</t>
+  </si>
+  <si>
+    <t>09.03.2026</t>
+  </si>
+  <si>
+    <t>10.03.2026</t>
+  </si>
+  <si>
+    <t>11.03.2026</t>
+  </si>
+  <si>
+    <t>12.03.2026</t>
+  </si>
+  <si>
+    <t>13.03.2026</t>
+  </si>
+  <si>
+    <t>14.03.2026</t>
+  </si>
+  <si>
+    <t>15.03.2026</t>
+  </si>
+  <si>
+    <t>16.03.2026</t>
+  </si>
+  <si>
+    <t>17.03.2026</t>
+  </si>
+  <si>
+    <t>18.03.2026</t>
+  </si>
+  <si>
+    <t>19.03.2026</t>
+  </si>
+  <si>
+    <t>20.03.2026</t>
+  </si>
+  <si>
+    <t>21.03.2026</t>
+  </si>
+  <si>
+    <t>22.03.2026</t>
+  </si>
+  <si>
+    <t>23.03.2026</t>
+  </si>
+  <si>
+    <t>24.03.2026</t>
+  </si>
+  <si>
+    <t>25.03.2026</t>
+  </si>
+  <si>
+    <t>26.03.2026</t>
+  </si>
+  <si>
+    <t>27.03.2026</t>
+  </si>
+  <si>
+    <t>28.03.2026</t>
+  </si>
+  <si>
+    <t>29.03.2026</t>
+  </si>
+  <si>
+    <t>30.03.2026</t>
+  </si>
+  <si>
+    <t>31.03.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -665,51 +659,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M94"/>
+  <dimension ref="A1:M92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="F1" t="s">
         <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>3</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="K1" t="s">
         <v>5</v>
@@ -4412,168 +4406,86 @@
       <c r="E92">
         <v>100</v>
       </c>
       <c r="F92">
         <v>0</v>
       </c>
       <c r="G92">
         <v>0</v>
       </c>
       <c r="H92">
         <v>0</v>
       </c>
       <c r="I92">
         <v>0</v>
       </c>
       <c r="J92">
         <v>0</v>
       </c>
       <c r="K92">
         <v>0</v>
       </c>
       <c r="L92">
         <v>0</v>
       </c>
       <c r="M92">
-        <v>0</v>
-[...80 lines deleted...]
-      <c r="M94">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="F1:F2"/>
     <mergeCell ref="G1:G2"/>
     <mergeCell ref="H1:J1"/>
     <mergeCell ref="K1:M1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Date 2025-10-01 to 2025-12-31</vt:lpstr>
+      <vt:lpstr>Date 2026-01-01 to 2026-03-31</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>