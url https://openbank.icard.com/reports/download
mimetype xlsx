--- v2 (2026-04-21)
+++ v3 (2026-06-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Date 2026-01-01 to 2026-03-31" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Availability</t>
   </si>
   <si>
     <t>Downtime Maintenance (s)</t>
   </si>
   <si>
     <t>Downtime Unplanned (s)</t>
   </si>
   <si>
     <t>Average Response Time (ms)</t>
   </si>
   <si>
     <t>Errors rate</t>
   </si>
   <si>
     <t>AIS</t>
   </si>
   <si>
     <t>PIS</t>
   </si>
   <si>
@@ -309,53 +309,50 @@
     <t>22.03.2026</t>
   </si>
   <si>
     <t>23.03.2026</t>
   </si>
   <si>
     <t>24.03.2026</t>
   </si>
   <si>
     <t>25.03.2026</t>
   </si>
   <si>
     <t>26.03.2026</t>
   </si>
   <si>
     <t>27.03.2026</t>
   </si>
   <si>
     <t>28.03.2026</t>
   </si>
   <si>
     <t>29.03.2026</t>
   </si>
   <si>
     <t>30.03.2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>31.03.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -659,51 +656,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M92"/>
+  <dimension ref="A1:M91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="F1" t="s">
         <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>3</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="K1" t="s">
         <v>5</v>
@@ -4365,91 +4362,50 @@
       <c r="E91">
         <v>100</v>
       </c>
       <c r="F91">
         <v>0</v>
       </c>
       <c r="G91">
         <v>0</v>
       </c>
       <c r="H91">
         <v>0</v>
       </c>
       <c r="I91">
         <v>0</v>
       </c>
       <c r="J91">
         <v>0</v>
       </c>
       <c r="K91">
         <v>0</v>
       </c>
       <c r="L91">
         <v>0</v>
       </c>
       <c r="M91">
-        <v>0</v>
-[...39 lines deleted...]
-      <c r="M92">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="F1:F2"/>
     <mergeCell ref="G1:G2"/>
     <mergeCell ref="H1:J1"/>
     <mergeCell ref="K1:M1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">