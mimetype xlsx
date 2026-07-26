--- v3 (2026-06-06)
+++ v4 (2026-07-26)
@@ -4,355 +4,361 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Date 2026-01-01 to 2026-03-31" sheetId="1" r:id="rId4"/>
+    <sheet name="Date 2026-04-01 to 2026-06-30" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Availability</t>
   </si>
   <si>
     <t>Downtime Maintenance (s)</t>
   </si>
   <si>
     <t>Downtime Unplanned (s)</t>
   </si>
   <si>
     <t>Average Response Time (ms)</t>
   </si>
   <si>
     <t>Errors rate</t>
   </si>
   <si>
     <t>AIS</t>
   </si>
   <si>
     <t>PIS</t>
   </si>
   <si>
     <t>COF</t>
   </si>
   <si>
     <t>OAuth2</t>
   </si>
   <si>
-    <t>01.01.2026</t>
-[...263 lines deleted...]
-    <t>30.03.2026</t>
+    <t>01.04.2026</t>
+  </si>
+  <si>
+    <t>02.04.2026</t>
+  </si>
+  <si>
+    <t>03.04.2026</t>
+  </si>
+  <si>
+    <t>04.04.2026</t>
+  </si>
+  <si>
+    <t>05.04.2026</t>
+  </si>
+  <si>
+    <t>06.04.2026</t>
+  </si>
+  <si>
+    <t>07.04.2026</t>
+  </si>
+  <si>
+    <t>08.04.2026</t>
+  </si>
+  <si>
+    <t>09.04.2026</t>
+  </si>
+  <si>
+    <t>10.04.2026</t>
+  </si>
+  <si>
+    <t>11.04.2026</t>
+  </si>
+  <si>
+    <t>12.04.2026</t>
+  </si>
+  <si>
+    <t>13.04.2026</t>
+  </si>
+  <si>
+    <t>14.04.2026</t>
+  </si>
+  <si>
+    <t>15.04.2026</t>
+  </si>
+  <si>
+    <t>16.04.2026</t>
+  </si>
+  <si>
+    <t>17.04.2026</t>
+  </si>
+  <si>
+    <t>18.04.2026</t>
+  </si>
+  <si>
+    <t>19.04.2026</t>
+  </si>
+  <si>
+    <t>20.04.2026</t>
+  </si>
+  <si>
+    <t>21.04.2026</t>
+  </si>
+  <si>
+    <t>22.04.2026</t>
+  </si>
+  <si>
+    <t>23.04.2026</t>
+  </si>
+  <si>
+    <t>24.04.2026</t>
+  </si>
+  <si>
+    <t>25.04.2026</t>
+  </si>
+  <si>
+    <t>26.04.2026</t>
+  </si>
+  <si>
+    <t>27.04.2026</t>
+  </si>
+  <si>
+    <t>28.04.2026</t>
+  </si>
+  <si>
+    <t>29.04.2026</t>
+  </si>
+  <si>
+    <t>30.04.2026</t>
+  </si>
+  <si>
+    <t>01.05.2026</t>
+  </si>
+  <si>
+    <t>02.05.2026</t>
+  </si>
+  <si>
+    <t>03.05.2026</t>
+  </si>
+  <si>
+    <t>04.05.2026</t>
+  </si>
+  <si>
+    <t>05.05.2026</t>
+  </si>
+  <si>
+    <t>06.05.2026</t>
+  </si>
+  <si>
+    <t>07.05.2026</t>
+  </si>
+  <si>
+    <t>08.05.2026</t>
+  </si>
+  <si>
+    <t>09.05.2026</t>
+  </si>
+  <si>
+    <t>10.05.2026</t>
+  </si>
+  <si>
+    <t>11.05.2026</t>
+  </si>
+  <si>
+    <t>12.05.2026</t>
+  </si>
+  <si>
+    <t>13.05.2026</t>
+  </si>
+  <si>
+    <t>14.05.2026</t>
+  </si>
+  <si>
+    <t>15.05.2026</t>
+  </si>
+  <si>
+    <t>16.05.2026</t>
+  </si>
+  <si>
+    <t>17.05.2026</t>
+  </si>
+  <si>
+    <t>18.05.2026</t>
+  </si>
+  <si>
+    <t>19.05.2026</t>
+  </si>
+  <si>
+    <t>20.05.2026</t>
+  </si>
+  <si>
+    <t>21.05.2026</t>
+  </si>
+  <si>
+    <t>22.05.2026</t>
+  </si>
+  <si>
+    <t>23.05.2026</t>
+  </si>
+  <si>
+    <t>24.05.2026</t>
+  </si>
+  <si>
+    <t>25.05.2026</t>
+  </si>
+  <si>
+    <t>26.05.2026</t>
+  </si>
+  <si>
+    <t>27.05.2026</t>
+  </si>
+  <si>
+    <t>28.05.2026</t>
+  </si>
+  <si>
+    <t>29.05.2026</t>
+  </si>
+  <si>
+    <t>30.05.2026</t>
+  </si>
+  <si>
+    <t>31.05.2026</t>
+  </si>
+  <si>
+    <t>01.06.2026</t>
+  </si>
+  <si>
+    <t>02.06.2026</t>
+  </si>
+  <si>
+    <t>03.06.2026</t>
+  </si>
+  <si>
+    <t>04.06.2026</t>
+  </si>
+  <si>
+    <t>05.06.2026</t>
+  </si>
+  <si>
+    <t>06.06.2026</t>
+  </si>
+  <si>
+    <t>07.06.2026</t>
+  </si>
+  <si>
+    <t>08.06.2026</t>
+  </si>
+  <si>
+    <t>09.06.2026</t>
+  </si>
+  <si>
+    <t>10.06.2026</t>
+  </si>
+  <si>
+    <t>11.06.2026</t>
+  </si>
+  <si>
+    <t>12.06.2026</t>
+  </si>
+  <si>
+    <t>13.06.2026</t>
+  </si>
+  <si>
+    <t>14.06.2026</t>
+  </si>
+  <si>
+    <t>15.06.2026</t>
+  </si>
+  <si>
+    <t>16.06.2026</t>
+  </si>
+  <si>
+    <t>17.06.2026</t>
+  </si>
+  <si>
+    <t>18.06.2026</t>
+  </si>
+  <si>
+    <t>19.06.2026</t>
+  </si>
+  <si>
+    <t>20.06.2026</t>
+  </si>
+  <si>
+    <t>21.06.2026</t>
+  </si>
+  <si>
+    <t>22.06.2026</t>
+  </si>
+  <si>
+    <t>23.06.2026</t>
+  </si>
+  <si>
+    <t>24.06.2026</t>
+  </si>
+  <si>
+    <t>25.06.2026</t>
+  </si>
+  <si>
+    <t>26.06.2026</t>
+  </si>
+  <si>
+    <t>27.06.2026</t>
+  </si>
+  <si>
+    <t>28.06.2026</t>
+  </si>
+  <si>
+    <t>29.06.2026</t>
+  </si>
+  <si>
+    <t>30.06.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -656,51 +662,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M91"/>
+  <dimension ref="A1:M93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="F1" t="s">
         <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>3</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="K1" t="s">
         <v>5</v>
@@ -721,3727 +727,3809 @@
       </c>
       <c r="H2" t="s">
         <v>6</v>
       </c>
       <c r="I2" t="s">
         <v>7</v>
       </c>
       <c r="J2" t="s">
         <v>8</v>
       </c>
       <c r="K2" t="s">
         <v>6</v>
       </c>
       <c r="L2" t="s">
         <v>7</v>
       </c>
       <c r="M2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C3">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D3">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E3">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I3">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J3">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K3">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L3">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M3">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C4">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D4">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E4">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I4">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J4">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K4">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L4">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M4">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C5">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D5">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E5">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
       <c r="H5">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I5">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J5">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K5">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L5">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M5">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C6">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D6">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E6">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
       <c r="H6">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I6">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J6">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K6">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L6">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M6">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C7">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D7">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E7">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I7">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J7">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K7">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L7">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M7">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C8">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D8">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E8">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I8">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J8">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K8">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L8">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M8">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C9">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D9">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E9">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I9">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J9">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K9">
-        <v>0</v>
+        <v>100.0</v>
       </c>
       <c r="L9">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M9">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C10">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D10">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E10">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I10">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J10">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K10">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L10">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M10">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C11">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D11">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E11">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I11">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J11">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K11">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L11">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M11">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C12">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D12">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E12">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I12">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J12">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K12">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L12">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M12">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C13">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D13">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E13">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I13">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J13">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K13">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L13">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M13">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C14">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D14">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E14">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F14">
         <v>0</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I14">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J14">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K14">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L14">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M14">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C15">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D15">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E15">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15">
         <v>0</v>
       </c>
       <c r="H15">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I15">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J15">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K15">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L15">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M15">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C16">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D16">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E16">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F16">
         <v>0</v>
       </c>
       <c r="G16">
         <v>0</v>
       </c>
       <c r="H16">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I16">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J16">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K16">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L16">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M16">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C17">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D17">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E17">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F17">
         <v>0</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I17">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J17">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K17">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L17">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M17">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C18">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D18">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E18">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F18">
         <v>0</v>
       </c>
       <c r="G18">
         <v>0</v>
       </c>
       <c r="H18">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I18">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J18">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K18">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L18">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M18">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C19">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D19">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E19">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I19">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J19">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K19">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L19">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M19">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C20">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D20">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E20">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I20">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J20">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K20">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L20">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M20">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C21">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D21">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E21">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I21">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J21">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K21">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L21">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M21">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C22">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D22">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E22">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F22">
         <v>0</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I22">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J22">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K22">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L22">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M22">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C23">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D23">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E23">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F23">
         <v>0</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I23">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J23">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K23">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L23">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M23">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C24">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D24">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E24">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F24">
         <v>0</v>
       </c>
       <c r="G24">
         <v>0</v>
       </c>
       <c r="H24">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I24">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J24">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K24">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L24">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M24">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C25">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D25">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E25">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F25">
         <v>0</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I25">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J25">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K25">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L25">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M25">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C26">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D26">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E26">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I26">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J26">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K26">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L26">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M26">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C27">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D27">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E27">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27">
-        <v>0</v>
+        <v>953.1</v>
       </c>
       <c r="I27">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J27">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K27">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L27">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M27">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C28">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D28">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E28">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F28">
         <v>0</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28">
-        <v>0</v>
+        <v>4689.0</v>
       </c>
       <c r="I28">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J28">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K28">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L28">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M28">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C29">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D29">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E29">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
       <c r="G29">
         <v>0</v>
       </c>
       <c r="H29">
-        <v>0</v>
+        <v>8347.0</v>
       </c>
       <c r="I29">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J29">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K29">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L29">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M29">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C30">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D30">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E30">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F30">
         <v>0</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
       <c r="H30">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I30">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J30">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K30">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L30">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M30">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C31">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D31">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E31">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I31">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J31">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K31">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L31">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M31">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
         <v>39</v>
       </c>
       <c r="B32">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C32">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D32">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E32">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F32">
         <v>0</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I32">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J32">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K32">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L32">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M32">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C33">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D33">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E33">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F33">
         <v>0</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I33">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J33">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K33">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L33">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M33">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C34">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D34">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E34">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F34">
         <v>0</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I34">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J34">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K34">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L34">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M34">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C35">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D35">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E35">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F35">
         <v>0</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I35">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J35">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K35">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L35">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M35">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C36">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D36">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E36">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F36">
         <v>0</v>
       </c>
       <c r="G36">
         <v>0</v>
       </c>
       <c r="H36">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I36">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J36">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K36">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L36">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M36">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C37">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D37">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E37">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F37">
         <v>0</v>
       </c>
       <c r="G37">
         <v>0</v>
       </c>
       <c r="H37">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I37">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J37">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K37">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L37">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M37">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C38">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D38">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E38">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F38">
         <v>0</v>
       </c>
       <c r="G38">
         <v>0</v>
       </c>
       <c r="H38">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I38">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J38">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K38">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L38">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M38">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C39">
-        <v>100</v>
+        <v>95.83</v>
       </c>
       <c r="D39">
-        <v>100</v>
+        <v>95.83</v>
       </c>
       <c r="E39">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F39">
         <v>0</v>
       </c>
       <c r="G39">
         <v>0</v>
       </c>
       <c r="H39">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I39">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J39">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K39">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L39">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M39">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C40">
-        <v>100</v>
+        <v>95.83</v>
       </c>
       <c r="D40">
-        <v>100</v>
+        <v>95.83</v>
       </c>
       <c r="E40">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F40">
         <v>0</v>
       </c>
       <c r="G40">
         <v>0</v>
       </c>
       <c r="H40">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I40">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J40">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K40">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L40">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M40">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C41">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D41">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E41">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F41">
         <v>0</v>
       </c>
       <c r="G41">
         <v>0</v>
       </c>
       <c r="H41">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I41">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J41">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K41">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L41">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M41">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C42">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D42">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E42">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F42">
         <v>0</v>
       </c>
       <c r="G42">
         <v>0</v>
       </c>
       <c r="H42">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I42">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J42">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K42">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L42">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M42">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C43">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D43">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E43">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F43">
         <v>0</v>
       </c>
       <c r="G43">
         <v>0</v>
       </c>
       <c r="H43">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I43">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J43">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K43">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L43">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M43">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C44">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D44">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E44">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F44">
         <v>0</v>
       </c>
       <c r="G44">
         <v>0</v>
       </c>
       <c r="H44">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I44">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J44">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K44">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L44">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M44">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" t="s">
         <v>52</v>
       </c>
       <c r="B45">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C45">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D45">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E45">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F45">
         <v>0</v>
       </c>
       <c r="G45">
         <v>0</v>
       </c>
       <c r="H45">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I45">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J45">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K45">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L45">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M45">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C46">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D46">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E46">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F46">
         <v>0</v>
       </c>
       <c r="G46">
         <v>0</v>
       </c>
       <c r="H46">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I46">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J46">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K46">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L46">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M46">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C47">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D47">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E47">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F47">
         <v>0</v>
       </c>
       <c r="G47">
         <v>0</v>
       </c>
       <c r="H47">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I47">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J47">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K47">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L47">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M47">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C48">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D48">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E48">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F48">
         <v>0</v>
       </c>
       <c r="G48">
         <v>0</v>
       </c>
       <c r="H48">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I48">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J48">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K48">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L48">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M48">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C49">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D49">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E49">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F49">
         <v>0</v>
       </c>
       <c r="G49">
         <v>0</v>
       </c>
       <c r="H49">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I49">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J49">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K49">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L49">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M49">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C50">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D50">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E50">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F50">
         <v>0</v>
       </c>
       <c r="G50">
         <v>0</v>
       </c>
       <c r="H50">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I50">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J50">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K50">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L50">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M50">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C51">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D51">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E51">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F51">
         <v>0</v>
       </c>
       <c r="G51">
         <v>0</v>
       </c>
       <c r="H51">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I51">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J51">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K51">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L51">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M51">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C52">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D52">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E52">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F52">
         <v>0</v>
       </c>
       <c r="G52">
         <v>0</v>
       </c>
       <c r="H52">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I52">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J52">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K52">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L52">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M52">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C53">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D53">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E53">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F53">
         <v>0</v>
       </c>
       <c r="G53">
         <v>0</v>
       </c>
       <c r="H53">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I53">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J53">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K53">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L53">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M53">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C54">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D54">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E54">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F54">
         <v>0</v>
       </c>
       <c r="G54">
         <v>0</v>
       </c>
       <c r="H54">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I54">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J54">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K54">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L54">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M54">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C55">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D55">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E55">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F55">
         <v>0</v>
       </c>
       <c r="G55">
         <v>0</v>
       </c>
       <c r="H55">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I55">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J55">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K55">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L55">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M55">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C56">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D56">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E56">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F56">
         <v>0</v>
       </c>
       <c r="G56">
         <v>0</v>
       </c>
       <c r="H56">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I56">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J56">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K56">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L56">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M56">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C57">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D57">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E57">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F57">
         <v>0</v>
       </c>
       <c r="G57">
         <v>0</v>
       </c>
       <c r="H57">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I57">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J57">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K57">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L57">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M57">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C58">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D58">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E58">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F58">
         <v>0</v>
       </c>
       <c r="G58">
         <v>0</v>
       </c>
       <c r="H58">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I58">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J58">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K58">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L58">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M58">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C59">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D59">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E59">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F59">
         <v>0</v>
       </c>
       <c r="G59">
         <v>0</v>
       </c>
       <c r="H59">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I59">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J59">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K59">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L59">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M59">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C60">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D60">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E60">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F60">
         <v>0</v>
       </c>
       <c r="G60">
         <v>0</v>
       </c>
       <c r="H60">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I60">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J60">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K60">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L60">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M60">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C61">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D61">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E61">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F61">
         <v>0</v>
       </c>
       <c r="G61">
         <v>0</v>
       </c>
       <c r="H61">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I61">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J61">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K61">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L61">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M61">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C62">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D62">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E62">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F62">
         <v>0</v>
       </c>
       <c r="G62">
         <v>0</v>
       </c>
       <c r="H62">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I62">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J62">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K62">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L62">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M62">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" t="s">
         <v>70</v>
       </c>
       <c r="B63">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C63">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D63">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E63">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F63">
         <v>0</v>
       </c>
       <c r="G63">
         <v>0</v>
       </c>
       <c r="H63">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I63">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J63">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K63">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L63">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M63">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" t="s">
         <v>71</v>
       </c>
       <c r="B64">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C64">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D64">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E64">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F64">
         <v>0</v>
       </c>
       <c r="G64">
         <v>0</v>
       </c>
       <c r="H64">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I64">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J64">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K64">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L64">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M64">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" t="s">
         <v>72</v>
       </c>
       <c r="B65">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C65">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D65">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E65">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F65">
         <v>0</v>
       </c>
       <c r="G65">
         <v>0</v>
       </c>
       <c r="H65">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I65">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J65">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K65">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L65">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M65">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" t="s">
         <v>73</v>
       </c>
       <c r="B66">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C66">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D66">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E66">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F66">
         <v>0</v>
       </c>
       <c r="G66">
         <v>0</v>
       </c>
       <c r="H66">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I66">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J66">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K66">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L66">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M66">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" t="s">
         <v>74</v>
       </c>
       <c r="B67">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C67">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D67">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E67">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F67">
         <v>0</v>
       </c>
       <c r="G67">
         <v>0</v>
       </c>
       <c r="H67">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I67">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J67">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K67">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L67">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M67">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" t="s">
         <v>75</v>
       </c>
       <c r="B68">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C68">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D68">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E68">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F68">
         <v>0</v>
       </c>
       <c r="G68">
         <v>0</v>
       </c>
       <c r="H68">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I68">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J68">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K68">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L68">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M68">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" t="s">
         <v>76</v>
       </c>
       <c r="B69">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C69">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D69">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E69">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F69">
         <v>0</v>
       </c>
       <c r="G69">
         <v>0</v>
       </c>
       <c r="H69">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I69">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J69">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K69">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L69">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M69">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" t="s">
         <v>77</v>
       </c>
       <c r="B70">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C70">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D70">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E70">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F70">
         <v>0</v>
       </c>
       <c r="G70">
         <v>0</v>
       </c>
       <c r="H70">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I70">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J70">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K70">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L70">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M70">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" t="s">
         <v>78</v>
       </c>
       <c r="B71">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C71">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D71">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E71">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F71">
         <v>0</v>
       </c>
       <c r="G71">
         <v>0</v>
       </c>
       <c r="H71">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I71">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J71">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K71">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L71">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M71">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" t="s">
         <v>79</v>
       </c>
       <c r="B72">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C72">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D72">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E72">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F72">
         <v>0</v>
       </c>
       <c r="G72">
         <v>0</v>
       </c>
       <c r="H72">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I72">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J72">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K72">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L72">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M72">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" t="s">
         <v>80</v>
       </c>
       <c r="B73">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C73">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D73">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E73">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F73">
         <v>0</v>
       </c>
       <c r="G73">
         <v>0</v>
       </c>
       <c r="H73">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I73">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J73">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K73">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L73">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M73">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" t="s">
         <v>81</v>
       </c>
       <c r="B74">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C74">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D74">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E74">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F74">
         <v>0</v>
       </c>
       <c r="G74">
         <v>0</v>
       </c>
       <c r="H74">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I74">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J74">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K74">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L74">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M74">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" t="s">
         <v>82</v>
       </c>
       <c r="B75">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C75">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D75">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E75">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F75">
         <v>0</v>
       </c>
       <c r="G75">
         <v>0</v>
       </c>
       <c r="H75">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I75">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J75">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K75">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L75">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M75">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" t="s">
         <v>83</v>
       </c>
       <c r="B76">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C76">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D76">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E76">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F76">
         <v>0</v>
       </c>
       <c r="G76">
         <v>0</v>
       </c>
       <c r="H76">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I76">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J76">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K76">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L76">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M76">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" t="s">
         <v>84</v>
       </c>
       <c r="B77">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C77">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D77">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E77">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F77">
         <v>0</v>
       </c>
       <c r="G77">
         <v>0</v>
       </c>
       <c r="H77">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I77">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J77">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K77">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L77">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M77">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" t="s">
         <v>85</v>
       </c>
       <c r="B78">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C78">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D78">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E78">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F78">
         <v>0</v>
       </c>
       <c r="G78">
         <v>0</v>
       </c>
       <c r="H78">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I78">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J78">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K78">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L78">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M78">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" t="s">
         <v>86</v>
       </c>
       <c r="B79">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C79">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D79">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E79">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F79">
         <v>0</v>
       </c>
       <c r="G79">
         <v>0</v>
       </c>
       <c r="H79">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I79">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J79">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K79">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L79">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M79">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" t="s">
         <v>87</v>
       </c>
       <c r="B80">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C80">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D80">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E80">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F80">
         <v>0</v>
       </c>
       <c r="G80">
         <v>0</v>
       </c>
       <c r="H80">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I80">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J80">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K80">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L80">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M80">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" t="s">
         <v>88</v>
       </c>
       <c r="B81">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C81">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D81">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E81">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F81">
         <v>0</v>
       </c>
       <c r="G81">
         <v>0</v>
       </c>
       <c r="H81">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I81">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J81">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K81">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L81">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M81">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" t="s">
         <v>89</v>
       </c>
       <c r="B82">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C82">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D82">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E82">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F82">
         <v>0</v>
       </c>
       <c r="G82">
         <v>0</v>
       </c>
       <c r="H82">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I82">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J82">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K82">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L82">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M82">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" t="s">
         <v>90</v>
       </c>
       <c r="B83">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C83">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D83">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E83">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F83">
         <v>0</v>
       </c>
       <c r="G83">
         <v>0</v>
       </c>
       <c r="H83">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I83">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J83">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K83">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L83">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M83">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" t="s">
         <v>91</v>
       </c>
       <c r="B84">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C84">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D84">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E84">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F84">
         <v>0</v>
       </c>
       <c r="G84">
         <v>0</v>
       </c>
       <c r="H84">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I84">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J84">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K84">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L84">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M84">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" t="s">
         <v>92</v>
       </c>
       <c r="B85">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C85">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D85">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E85">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F85">
         <v>0</v>
       </c>
       <c r="G85">
         <v>0</v>
       </c>
       <c r="H85">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I85">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J85">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K85">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L85">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M85">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" t="s">
         <v>93</v>
       </c>
       <c r="B86">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C86">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D86">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E86">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F86">
         <v>0</v>
       </c>
       <c r="G86">
         <v>0</v>
       </c>
       <c r="H86">
-        <v>0</v>
+        <v>241.0</v>
       </c>
       <c r="I86">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J86">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K86">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L86">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M86">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" t="s">
         <v>94</v>
       </c>
       <c r="B87">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C87">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D87">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E87">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F87">
         <v>0</v>
       </c>
       <c r="G87">
         <v>0</v>
       </c>
       <c r="H87">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I87">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J87">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K87">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L87">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M87">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" t="s">
         <v>95</v>
       </c>
       <c r="B88">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C88">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D88">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E88">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F88">
         <v>0</v>
       </c>
       <c r="G88">
         <v>0</v>
       </c>
       <c r="H88">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I88">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J88">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K88">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L88">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M88">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" t="s">
         <v>96</v>
       </c>
       <c r="B89">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C89">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D89">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E89">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F89">
         <v>0</v>
       </c>
       <c r="G89">
         <v>0</v>
       </c>
       <c r="H89">
-        <v>0</v>
+        <v>181.33333333333</v>
       </c>
       <c r="I89">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J89">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K89">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L89">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M89">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" t="s">
         <v>97</v>
       </c>
       <c r="B90">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="C90">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D90">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="E90">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="F90">
         <v>0</v>
       </c>
       <c r="G90">
         <v>0</v>
       </c>
       <c r="H90">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="I90">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="J90">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K90">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="L90">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="M90">
-        <v>0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" t="s">
         <v>98</v>
       </c>
       <c r="B91">
+        <v>100.0</v>
+      </c>
+      <c r="C91">
+        <v>100.0</v>
+      </c>
+      <c r="D91">
+        <v>100.0</v>
+      </c>
+      <c r="E91">
+        <v>100.0</v>
+      </c>
+      <c r="F91">
+        <v>0</v>
+      </c>
+      <c r="G91">
+        <v>0</v>
+      </c>
+      <c r="H91">
+        <v>0.0</v>
+      </c>
+      <c r="I91">
+        <v>0.0</v>
+      </c>
+      <c r="J91">
+        <v>254.49888</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91">
+        <v>0.0</v>
+      </c>
+      <c r="M91">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:13">
+      <c r="A92" t="s">
+        <v>99</v>
+      </c>
+      <c r="B92">
+        <v>100.0</v>
+      </c>
+      <c r="C92">
+        <v>100.0</v>
+      </c>
+      <c r="D92">
+        <v>100.0</v>
+      </c>
+      <c r="E92">
+        <v>100.0</v>
+      </c>
+      <c r="F92">
+        <v>0</v>
+      </c>
+      <c r="G92">
+        <v>0</v>
+      </c>
+      <c r="H92">
+        <v>0.0</v>
+      </c>
+      <c r="I92">
+        <v>0.0</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92">
+        <v>0.0</v>
+      </c>
+      <c r="M92">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13">
+      <c r="A93" t="s">
         <v>100</v>
       </c>
-      <c r="C91">
-[...30 lines deleted...]
-        <v>0</v>
+      <c r="B93">
+        <v>100.0</v>
+      </c>
+      <c r="C93">
+        <v>100.0</v>
+      </c>
+      <c r="D93">
+        <v>100.0</v>
+      </c>
+      <c r="E93">
+        <v>100.0</v>
+      </c>
+      <c r="F93">
+        <v>0</v>
+      </c>
+      <c r="G93">
+        <v>0</v>
+      </c>
+      <c r="H93">
+        <v>0.0</v>
+      </c>
+      <c r="I93">
+        <v>0.0</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93">
+        <v>0.0</v>
+      </c>
+      <c r="M93">
+        <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="F1:F2"/>
     <mergeCell ref="G1:G2"/>
     <mergeCell ref="H1:J1"/>
     <mergeCell ref="K1:M1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Date 2026-01-01 to 2026-03-31</vt:lpstr>
+      <vt:lpstr>Date 2026-04-01 to 2026-06-30</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>